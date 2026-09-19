--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -39,60 +39,60 @@
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oeis.sharepoint.com/sites/EnergySafety-Operations934/Shared Documents/General/03 Work in Progress (WIP)/06 Electrical Undergrounding and Culture/Safety Culture Branch/Executive Compensation/Guidelines/2026/Final (Adopted) Guidelines/Final Page Turn/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{3A6DF778-DD66-404E-A190-E1023F0D5EAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3F050388-8D0A-45EC-B385-3BB57C7CAC4A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4F2D5D3-A4A2-447E-8AC0-75926E928223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6120" yWindow="2625" windowWidth="30150" windowHeight="17115" xr2:uid="{425ACCFB-B617-4D06-B854-D1A9B422AB22}"/>
+    <workbookView xWindow="3690" yWindow="915" windowWidth="30450" windowHeight="17505" firstSheet="21" activeTab="26" xr2:uid="{425ACCFB-B617-4D06-B854-D1A9B422AB22}"/>
   </bookViews>
   <sheets>
     <sheet name="Field Description" sheetId="43" r:id="rId1"/>
     <sheet name="Table 1.1.1" sheetId="1" r:id="rId2"/>
     <sheet name="Table 1.1.2" sheetId="2" r:id="rId3"/>
     <sheet name="Table 1.2.1" sheetId="3" r:id="rId4"/>
     <sheet name="Section 1.3.1" sheetId="4" r:id="rId5"/>
     <sheet name="Table 1.3.1" sheetId="5" r:id="rId6"/>
     <sheet name="Table 1.3.2" sheetId="34" r:id="rId7"/>
     <sheet name="Table 1.3.3" sheetId="6" r:id="rId8"/>
     <sheet name="Table 1.3.4" sheetId="7" r:id="rId9"/>
     <sheet name="Table 1.3.5" sheetId="35" r:id="rId10"/>
     <sheet name="Table 1.3.6" sheetId="8" r:id="rId11"/>
     <sheet name="Table 1.3.7" sheetId="9" r:id="rId12"/>
     <sheet name="Section 1.3.7" sheetId="10" r:id="rId13"/>
     <sheet name="Table 1.3.8" sheetId="11" r:id="rId14"/>
     <sheet name="Table 1.3.9" sheetId="44" r:id="rId15"/>
     <sheet name="Table 1.3.10" sheetId="45" r:id="rId16"/>
     <sheet name="Table 1.4.1" sheetId="12" r:id="rId17"/>
     <sheet name="Table 1.4.2" sheetId="14" r:id="rId18"/>
     <sheet name="Section 1.4.2" sheetId="13" r:id="rId19"/>
     <sheet name="Table 1.4.3" sheetId="36" r:id="rId20"/>
     <sheet name="Table 1.4.4" sheetId="24" r:id="rId21"/>
     <sheet name="Table 1.4.5" sheetId="25" r:id="rId22"/>
     <sheet name="Table 1.4.6" sheetId="37" r:id="rId23"/>
@@ -924,69 +924,60 @@
   <si>
     <t>Performance Period</t>
   </si>
   <si>
     <t>Measure/Metric</t>
   </si>
   <si>
     <t>Below Min</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Performance Multiplier</t>
   </si>
   <si>
     <t>Table 1.4.6 LTIP Metric Historical Actual Performance Over Performance Period</t>
   </si>
   <si>
     <t xml:space="preserve">Table 1.4.7 Historical Board LTIP Reductions </t>
   </si>
   <si>
     <t xml:space="preserve">Table 1.4.8 LTIP Programs with a Performance Period Ending in the Previous Year or that Vested in the Previous Year </t>
   </si>
   <si>
-    <t>Target LTIP incentive expressed as % of Base Salary</t>
-[...1 lines deleted...]
-  <si>
     <t>Grant Date</t>
   </si>
   <si>
     <t>Stock Price at Grant Date</t>
   </si>
   <si>
-    <t>Grant Date Fair Value expressed as % of Base Salary</t>
-[...1 lines deleted...]
-  <si>
     <t>Vesting Date</t>
   </si>
   <si>
     <t>Stock Price at Vesting Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Earned Value expressed as % of Base Salary at Vesting Date</t>
   </si>
   <si>
     <t>Section 1.4.8 Actuals for LTIPs with a Performance Period Ending in the Previous Year or Vesting in the Previous Year</t>
   </si>
   <si>
     <t>1.	Please explain the calculation methodology to determine the projected percent of base salary at grant date:</t>
   </si>
   <si>
     <t>2. Please explain the calculation methodology to determine the actual percent of base salary at vesting date:</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>5.c) Describe the interpolation method between categories (e.g., straight line) related to Table 1.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">6.d) Did the performance range change for any metrics from the previous year to the current year? </t>
   </si>
   <si>
     <t>6.c) Describe the interpolation method between categories (e.g., straight line) related to Table 1.3.2</t>
   </si>
   <si>
     <t>Table 1.3.4 Previous Year STIP Metrics – Minimum, Target, and Maximum Versus Actual</t>
   </si>
@@ -1016,50 +1007,59 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Section 1.8.1 ACR Executive Compensation Proposal Alignment </t>
   </si>
   <si>
     <t>Table 1.5.1 Catastrophic Wildfire Incentive History</t>
   </si>
   <si>
     <t>Executive Title/ Function</t>
   </si>
   <si>
     <t>TIC Awarded as a Percent of Target</t>
   </si>
   <si>
     <t>TC Awarded as a Percent of Target</t>
   </si>
   <si>
     <t>Catastrophic Wildfire(s)</t>
   </si>
   <si>
     <t>Wildfire Year</t>
   </si>
   <si>
     <t>Notes/Context:</t>
+  </si>
+  <si>
+    <t>Target LTIP incentive expressed as % of TIC</t>
+  </si>
+  <si>
+    <t>Grant Date Fair Value expressed as % of TIC</t>
+  </si>
+  <si>
+    <t>Earned Value expressed as % of TIC at Vesting Date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1663,51 +1663,51 @@
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88CC04D5-963D-4DE1-ADCD-7EC38246A2CD}">
   <dimension ref="A1:C12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="62.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="45.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="53.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>146</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>121</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>122</v>
       </c>
@@ -1891,51 +1891,51 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C9A9462-875D-462C-9EF3-064A17525AD8}">
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="6" max="7" width="22.28515625" customWidth="1"/>
     <col min="9" max="9" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
     </row>
     <row r="2" spans="1:11" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>59</v>
       </c>
@@ -2134,54 +2134,54 @@
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="39.7109375" style="2" customWidth="1"/>
     <col min="4" max="5" width="17.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="2"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F4161D6-4976-40BE-A7F4-0341A86535B0}">
   <dimension ref="A1:H2"/>
@@ -2409,51 +2409,51 @@
       </c>
       <c r="J2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C8" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28B1E1FF-F01D-49BC-8C1E-643B0059B793}">
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
@@ -2618,51 +2618,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1F37058-0902-493B-B38F-D6CF72AEDAD3}">
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3054,133 +3054,135 @@
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="8" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{915D48DA-6DD4-4DFF-882C-178253307053}">
   <dimension ref="A1:P11"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K14" sqref="K14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" customWidth="1"/>
     <col min="3" max="3" width="24.140625" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="24" customWidth="1"/>
     <col min="8" max="8" width="25.28515625" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" customWidth="1"/>
     <col min="10" max="10" width="25.140625" customWidth="1"/>
     <col min="11" max="11" width="30.5703125" customWidth="1"/>
     <col min="15" max="15" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:16" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>91</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>92</v>
       </c>
       <c r="E2" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="F2" s="19" t="s">
         <v>195</v>
       </c>
-      <c r="F2" s="19" t="s">
+      <c r="G2" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="H2" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="I2" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="J2" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="I2" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K2" s="2" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="1"/>
@@ -3190,204 +3192,204 @@
     </row>
     <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="1"/>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C11" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD894981-B173-4D2F-8F50-671C3F4F6B4B}">
   <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.140625" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="7" max="7" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EC62F2B-2A79-4EB0-BBC7-2685CCD6390F}">
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="20.140625" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="29.140625" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="18.140625" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="23" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:11" s="14" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B2" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="C2" s="16" t="s">
         <v>220</v>
       </c>
-      <c r="C2" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="16" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E2" s="16" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>167</v>
       </c>
       <c r="G2" s="26" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>110</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F18349-AB61-4435-81DD-7AFB2EC3EF1C}">
   <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="9" width="16.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>96</v>
@@ -3472,51 +3474,51 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9009C8B9-EE3C-486D-8D11-B4FEBC9A2114}">
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.140625" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3528,51 +3530,51 @@
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D9BD275-83CC-45F3-BA59-DE238E6056E2}">
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="4" max="6" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3619,51 +3621,51 @@
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1844A9BD-89F8-4528-96C8-5EE063246353}">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
@@ -3671,51 +3673,51 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E8CC9FA-E9A4-4E57-8E4F-AC8F18C79AA9}">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" customWidth="1"/>
     <col min="2" max="2" width="42.5703125" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>110</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3966,87 +3968,87 @@
       <c r="B9" s="16" t="s">
         <v>149</v>
       </c>
       <c r="C9" s="14"/>
     </row>
     <row r="10" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="14"/>
     </row>
     <row r="11" spans="1:9" ht="42.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="14"/>
     </row>
     <row r="12" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="14"/>
     </row>
     <row r="13" spans="1:9" ht="102.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="14"/>
     </row>
     <row r="14" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>158</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="14"/>
     </row>
     <row r="15" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="14"/>
     </row>
     <row r="16" spans="1:9" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="14"/>
     </row>
     <row r="17" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>159</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="14"/>
     </row>
     <row r="18" spans="1:3" ht="48.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>160</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="14"/>
     </row>
     <row r="19" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>32</v>
@@ -4247,51 +4249,51 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0924449A-1418-4230-82FB-52D82818E461}">
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="9" max="9" width="14.140625" customWidth="1"/>
     <col min="10" max="12" width="11.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:15" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -4315,71 +4317,50 @@
       <c r="N2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CFF1A76745366642B1C96C3A3355EC23" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4d4b3475dc7d838ac9224adbba8d8b81">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37039c39-c35f-4521-8d10-108d8cff69f7" xmlns:ns3="016686cd-6f9c-413d-87cc-11baceffc767" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30262b3ef79b87f6d7bd8ce481f2456a" ns2:_="" ns3:_="">
     <xsd:import namespace="37039c39-c35f-4521-8d10-108d8cff69f7"/>
     <xsd:import namespace="016686cd-6f9c-413d-87cc-11baceffc767"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4580,90 +4561,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="016686cd-6f9c-413d-87cc-11baceffc767" xsi:nil="true"/>
+    <Notes xmlns="37039c39-c35f-4521-8d10-108d8cff69f7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="37039c39-c35f-4521-8d10-108d8cff69f7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4724B88A-20AE-4089-9FE6-0877B5966738}">
-[...23 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A15E108D-B716-4331-B39E-7051FE8C0C3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="37039c39-c35f-4521-8d10-108d8cff69f7"/>
     <ds:schemaRef ds:uri="016686cd-6f9c-413d-87cc-11baceffc767"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4724B88A-20AE-4089-9FE6-0877B5966738}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="016686cd-6f9c-413d-87cc-11baceffc767"/>
+    <ds:schemaRef ds:uri="37039c39-c35f-4521-8d10-108d8cff69f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B183DF1D-E792-4D62-BB89-8AC08D1D6688}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Field Description</vt:lpstr>
       <vt:lpstr>Table 1.1.1</vt:lpstr>
       <vt:lpstr>Table 1.1.2</vt:lpstr>
       <vt:lpstr>Table 1.2.1</vt:lpstr>